--- v2 (2026-03-13)
+++ v3 (2026-04-02)
@@ -55,51 +55,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Original Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E1AA7" w14:textId="47E8F299" w:rsidR="006C1319" w:rsidRPr="00630D57" w:rsidRDefault="00AF5452" w:rsidP="000F637D">
       <w:pPr>
         <w:pStyle w:val="BJRSArticleTitle"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Article title: guidelines for Brazilian Journal of Radiation Sciences MS Word template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C14D1A7" w14:textId="6D3D9EC3" w:rsidR="00784BCE" w:rsidRPr="001034CE" w:rsidRDefault="00784BCE" w:rsidP="00784BCE">
       <w:pPr>
         <w:pStyle w:val="BJRSAuthors"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000F637D">
+        <w:r w:rsidR="00B837E1">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="7A27AD77">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="Imagem 4" o:spid="_x0000_i1025" type="#_x0000_t75" alt="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto." href="https://orcid.org/register" style="width:12.5pt;height:12.5pt;visibility:visible;mso-wrap-style:square" o:button="t">
               <v:imagedata r:id="rId12" o:title="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto"/>
@@ -1104,54 +1104,53 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5A3768" w14:textId="64C73C10" w:rsidR="008C49EB" w:rsidRPr="00E23E39" w:rsidRDefault="008C49EB" w:rsidP="008C49EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23E39">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE499E4" w14:textId="78D271FB" w:rsidR="008C49EB" w:rsidRPr="00630D57" w:rsidRDefault="008A21F4" w:rsidP="00586D9F">
+    <w:p w14:paraId="1AE499E4" w14:textId="78D271FB" w:rsidR="008C49EB" w:rsidRPr="00630D57" w:rsidRDefault="008A21F4" w:rsidP="00B837E1">
       <w:pPr>
         <w:pStyle w:val="BJRSArticleTitle"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A21F4">
         <w:lastRenderedPageBreak/>
         <w:t>Title in second language</w:t>
       </w:r>
       <w:r w:rsidR="008B0337">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008A21F4">
         <w:t>(Portugu</w:t>
       </w:r>
       <w:r w:rsidR="001034CE">
         <w:t>ese</w:t>
       </w:r>
       <w:r w:rsidR="00276DF5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A21F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001034CE">
         <w:t>Spanish or Fr</w:t>
@@ -7175,101 +7174,1486 @@
     <w:p w14:paraId="34AAB0C7" w14:textId="77777777" w:rsidR="002E5BBB" w:rsidRPr="00030A07" w:rsidRDefault="002E5BBB" w:rsidP="002E5BBB">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030A07">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ABC was executive director of Organization A and received a part-time salary for this work. DEF is on the board of Journal X. GHI has a patent pending for Compound Y. The remaining authors have no conflicts of interest to declare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134C9F22" w14:textId="77777777" w:rsidR="002E5BBB" w:rsidRPr="001034CE" w:rsidRDefault="002E5BBB" w:rsidP="002E5BBB">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:lastRenderedPageBreak/>
         <w:t>We have no conflicts of interest to disclose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8190D9" w14:textId="77777777" w:rsidR="002E5BBB" w:rsidRPr="001034CE" w:rsidRDefault="002E5BBB" w:rsidP="002E5BBB">
+    <w:p w14:paraId="7D8190D9" w14:textId="77777777" w:rsidR="002E5BBB" w:rsidRDefault="002E5BBB" w:rsidP="002E5BBB">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:t>All authors declare that they have no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9FC533" w14:textId="7D0C30D5" w:rsidR="00B837E1" w:rsidRPr="001034CE" w:rsidRDefault="00B837E1" w:rsidP="00B837E1">
+      <w:pPr>
+        <w:pStyle w:val="BJRSSectionTitle"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B837E1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DATA AVAILABILITY STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326ED985" w14:textId="6694C42B" w:rsidR="006B5DE6" w:rsidRDefault="006B5DE6" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="Author-duties-2" w:history="1">
+        <w:r w:rsidRPr="006B5DE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>BJRS Editorial Policy 3.14.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors may be asked to provide the raw data of their study together with the manuscript for editorial review and should be prepared to make the data publicly available if practicable. In any event, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should ensure accessibility of such data to other competent professionals for at least 10 years after publication (preferably via an institutional or subject-based data repository or other data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>), provided that the confidentiality of the participants can be protected and legal rights concerning proprietary data do not preclude their release.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="006B5DE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Data </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006B5DE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Availability</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006B5DE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006B5DE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Statement</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F078711" w14:textId="661EE7C5" w:rsidR="006B5DE6" w:rsidRDefault="006B5DE6" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F76FAC5" w14:textId="4FFA5F24" w:rsidR="006B5DE6" w:rsidRDefault="006B5DE6" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>openly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>repository</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>figshare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://doi.org/[doi], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA1C4AE" w14:textId="53349610" w:rsidR="006B5DE6" w:rsidRDefault="004921A1" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>openly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>repository</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [URL], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C6F036" w14:textId="5A23D339" w:rsidR="004921A1" w:rsidRPr="006B5DE6" w:rsidRDefault="004921A1" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>repository</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [URL/DOI], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>These</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>derived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>domain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004921A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URLs]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB2E1C8" w14:textId="4C3D0A67" w:rsidR="006B5DE6" w:rsidRDefault="006B5DE6" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:t xml:space="preserve">The authors declare that the data supporting the results of this study are available in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:t>the article</w:t>
+      </w:r>
+      <w:r>
+        <w:t>] [URL for dataset]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:t>Derived data supporting the conclusions of this study are available upon request from the corresponding author</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5DE6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA38F08" w14:textId="7CC4A357" w:rsidR="00F9575B" w:rsidRPr="00F546D6" w:rsidRDefault="00F9575B" w:rsidP="00EE05C4">
       <w:pPr>
         <w:pStyle w:val="BJRSSectionTitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F546D6">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B30CC9" w14:textId="74356436" w:rsidR="00F9575B" w:rsidRPr="001034CE" w:rsidRDefault="007A3C15" w:rsidP="000D318A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Journal Article reference </w:t>
       </w:r>
       <w:r w:rsidR="00CF7AC4" w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>pattern</w:t>
       </w:r>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -8318,51 +9702,50 @@
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Website reference example</w:t>
       </w:r>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: REACT. Rapid Early Action for Coronary Treatment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7AC4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>Disponível em: http://www.epi.umn.edu/react/. Acesso em: 17 jan. 2018</w:t>
       </w:r>
       <w:r>
@@ -8549,85 +9932,85 @@
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To view a copy of this license, visit http://creativecommons.org/ licenses/by/4.0/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CC0CE5" w14:textId="77777777" w:rsidR="008C49EB" w:rsidRPr="001034CE" w:rsidRDefault="008C49EB" w:rsidP="002169E9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C49EB" w:rsidRPr="001034CE" w:rsidSect="0042421C">
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2304" w:right="849" w:bottom="1134" w:left="1134" w:header="284" w:footer="769" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="657CB730" w14:textId="77777777" w:rsidR="00211E23" w:rsidRDefault="00211E23" w:rsidP="0070537C">
+    <w:p w14:paraId="44A2C195" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A693107" w14:textId="77777777" w:rsidR="00211E23" w:rsidRDefault="00211E23" w:rsidP="0070537C">
+    <w:p w14:paraId="3AA32121" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="149A8212" w14:textId="77777777" w:rsidR="00211E23" w:rsidRDefault="00211E23">
+    <w:p w14:paraId="2BF54D2C" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8823,51 +10206,51 @@
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000027F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfHumnst BT">
-    <w:altName w:val="ZapfHumnst BT"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geometric 415 Lite">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Eras Light ITC">
     <w:panose1 w:val="020B0402030504020804"/>
     <w:charset w:val="00"/>
@@ -8984,51 +10367,51 @@
         <w:noProof/>
       </w:rPr>
       <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4610FDCE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s1038" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:453.45pt;margin-top:10.95pt;width:55.65pt;height:20.2pt;z-index:-251637753;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.15" ShapeID="_x0000_s1038" DrawAspect="Content" ObjectID="_1834750958" r:id="rId3"/>
+        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.15" ShapeID="_x0000_s1038" DrawAspect="Content" ObjectID="_1836032824" r:id="rId3"/>
       </w:object>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D7F87CF" w14:textId="5C14E81E" w:rsidR="00F9575B" w:rsidRPr="00F546D6" w:rsidRDefault="00F9575B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B28C63A" w14:textId="5443FA28" w:rsidR="0042421C" w:rsidRDefault="0042421C" w:rsidP="00FF1FC0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
@@ -9411,77 +10794,77 @@
     <w:r w:rsidR="00F546D6" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>. e2</w:t>
     </w:r>
     <w:r w:rsidR="001837ED" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>222</w:t>
     </w:r>
     <w:r w:rsidR="004760AD" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5234CDF2" w14:textId="77777777" w:rsidR="00211E23" w:rsidRPr="007B0C4C" w:rsidRDefault="00211E23" w:rsidP="0070537C">
+    <w:p w14:paraId="095A0D18" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRPr="007B0C4C" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0C4C">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="401EABAF" w14:textId="77777777" w:rsidR="00211E23" w:rsidRDefault="00211E23" w:rsidP="0070537C">
+    <w:p w14:paraId="63D406F8" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="558DE886" w14:textId="77777777" w:rsidR="00211E23" w:rsidRDefault="00211E23">
+    <w:p w14:paraId="4F9A0E21" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76FAEFE8" w14:textId="20F3C3EE" w:rsidR="00AA01DC" w:rsidRDefault="009878DA" w:rsidP="0054608F">
     <w:pPr>
       <w:pStyle w:val="ecxmsonormal"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-49" w:right="-1276"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -11725,50 +13108,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10C76135"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0698494A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13501A8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="298AEF24"/>
     <w:lvl w:ilvl="0" w:tplc="BD76E81C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0B2CF60C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11864,51 +13396,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="196487F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15F46719"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F721A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="BJRSSectionTitle"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="BJRSSubtitle"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11984,51 +13516,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2302" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2662" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16266303"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BF65AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12133,51 +13665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="172E0405"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2BAB3DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -12219,51 +13751,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2508" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C272D9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D722DDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12332,51 +13864,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D83510E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A242550C"/>
     <w:lvl w:ilvl="0" w:tplc="9878C352">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -12421,51 +13953,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC21E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49D85438"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -12510,51 +14042,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A7692B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3E84C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12659,51 +14191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="235F368E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25BE70DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12808,51 +14340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="294F7A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDACC22E"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12894,51 +14426,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B21501D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="847AC446"/>
     <w:lvl w:ilvl="0" w:tplc="AE3EEFB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -12983,51 +14515,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B6758E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB8EF098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13132,51 +14664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="358A2A40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A7C2EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13253,51 +14785,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2508" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36ED539F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1AE8F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13402,51 +14934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37B25675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="175A409E"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13488,51 +15020,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BF8669D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E7A6ECE"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -13577,51 +15109,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2128D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F60CDD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13726,51 +15258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FAA2741"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B7A42AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13875,51 +15407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FBB250D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19F29C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="BJRSReferences"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="098037"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13965,51 +15497,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45DB1987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BAC2AD0"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14078,51 +15610,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D0A46F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84E855E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14227,51 +15759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9B613B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD7AA5B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -14340,51 +15872,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F25688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4822F20"/>
     <w:lvl w:ilvl="0" w:tplc="3C0AAFE4">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="90"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="pt-BR"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="498CF994">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2078" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14455,51 +15987,51 @@
     <w:lvl w:ilvl="7" w:tplc="776AAC6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="pt-BR"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3ABA7CFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="pt-BR"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60421E82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4608349A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
@@ -14550,51 +16082,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61D45B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFDE3B6C"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14636,51 +16168,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C07644"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFA2F59C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14785,51 +16317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AAB5D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9D4029C"/>
     <w:lvl w:ilvl="0" w:tplc="509AAE0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14875,51 +16407,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ACE3D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2984F280"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14988,51 +16520,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C70537E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65F262C6"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -15077,51 +16609,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE95A31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B188906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15226,51 +16758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E090CA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C7CD188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15375,51 +16907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB001A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BF22750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15524,51 +17056,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D65EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3440E7F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15673,51 +17205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBD7322"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="770EEDBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15823,183 +17355,186 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1042703866">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2068335347">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1203396877">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="379667702">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2135172628">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1757045391">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="733045609">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1527912520">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1209220916">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1978290871">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="125704674">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="902370334">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="107554644">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1906380554">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="220410386">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1187598019">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="117800942">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="545526840">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="169030629">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1434007614">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1680543026">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="706490500">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1063213726">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1295715124">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="854078980">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1402219561">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2072927022">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1404178139">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1249001721">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="963265692">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1812598159">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1730180594">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="507330928">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="547956137">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1496383866">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="296884950">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2076580677">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1571387372">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1058699116">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="899943906">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="379131235">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1870138164">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="184752142">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="243418990">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="989594992">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="377946126">
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -16247,50 +17782,51 @@
     <w:rsid w:val="0041051F"/>
     <w:rsid w:val="0041618E"/>
     <w:rsid w:val="00416622"/>
     <w:rsid w:val="00423927"/>
     <w:rsid w:val="0042421C"/>
     <w:rsid w:val="00425537"/>
     <w:rsid w:val="00425D0C"/>
     <w:rsid w:val="004326C4"/>
     <w:rsid w:val="00432766"/>
     <w:rsid w:val="00434A1B"/>
     <w:rsid w:val="004365E0"/>
     <w:rsid w:val="00440B9A"/>
     <w:rsid w:val="00450CEB"/>
     <w:rsid w:val="00454ADE"/>
     <w:rsid w:val="004562DC"/>
     <w:rsid w:val="00462930"/>
     <w:rsid w:val="0046525C"/>
     <w:rsid w:val="004657AF"/>
     <w:rsid w:val="00466464"/>
     <w:rsid w:val="00467CC0"/>
     <w:rsid w:val="004760AD"/>
     <w:rsid w:val="00480D4B"/>
     <w:rsid w:val="00483F2D"/>
     <w:rsid w:val="004847EA"/>
     <w:rsid w:val="00485A9C"/>
+    <w:rsid w:val="004921A1"/>
     <w:rsid w:val="004A0584"/>
     <w:rsid w:val="004A0EE2"/>
     <w:rsid w:val="004B4291"/>
     <w:rsid w:val="004B743F"/>
     <w:rsid w:val="004C1418"/>
     <w:rsid w:val="004C1FB8"/>
     <w:rsid w:val="004C73E1"/>
     <w:rsid w:val="004D221F"/>
     <w:rsid w:val="004D28F0"/>
     <w:rsid w:val="004D2EEF"/>
     <w:rsid w:val="004D6331"/>
     <w:rsid w:val="004E03EA"/>
     <w:rsid w:val="004E4557"/>
     <w:rsid w:val="004E4D25"/>
     <w:rsid w:val="004E7290"/>
     <w:rsid w:val="004F1744"/>
     <w:rsid w:val="004F2628"/>
     <w:rsid w:val="004F3A66"/>
     <w:rsid w:val="004F6C95"/>
     <w:rsid w:val="005051D2"/>
     <w:rsid w:val="00511971"/>
     <w:rsid w:val="00514D82"/>
     <w:rsid w:val="00515DD8"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="0052116C"/>
@@ -16360,50 +17896,51 @@
     <w:rsid w:val="006328E6"/>
     <w:rsid w:val="006357F9"/>
     <w:rsid w:val="00635C51"/>
     <w:rsid w:val="00642337"/>
     <w:rsid w:val="006439E2"/>
     <w:rsid w:val="0064434D"/>
     <w:rsid w:val="00646129"/>
     <w:rsid w:val="0065004D"/>
     <w:rsid w:val="00650455"/>
     <w:rsid w:val="00651D8A"/>
     <w:rsid w:val="00655CBD"/>
     <w:rsid w:val="00660CB8"/>
     <w:rsid w:val="00661823"/>
     <w:rsid w:val="00662C22"/>
     <w:rsid w:val="00670E1C"/>
     <w:rsid w:val="00671084"/>
     <w:rsid w:val="006850BA"/>
     <w:rsid w:val="006939D6"/>
     <w:rsid w:val="0069708A"/>
     <w:rsid w:val="0069721A"/>
     <w:rsid w:val="006A16C9"/>
     <w:rsid w:val="006A7908"/>
     <w:rsid w:val="006B0020"/>
     <w:rsid w:val="006B098C"/>
     <w:rsid w:val="006B162B"/>
+    <w:rsid w:val="006B5DE6"/>
     <w:rsid w:val="006C1319"/>
     <w:rsid w:val="006C16F3"/>
     <w:rsid w:val="006C4BA3"/>
     <w:rsid w:val="006C66AB"/>
     <w:rsid w:val="006C70D6"/>
     <w:rsid w:val="006D1310"/>
     <w:rsid w:val="006D4EFD"/>
     <w:rsid w:val="006D7DC1"/>
     <w:rsid w:val="006E2242"/>
     <w:rsid w:val="006F3925"/>
     <w:rsid w:val="006F66AB"/>
     <w:rsid w:val="006F7757"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="007030D4"/>
     <w:rsid w:val="0070537C"/>
     <w:rsid w:val="00706454"/>
     <w:rsid w:val="00711B64"/>
     <w:rsid w:val="00713B27"/>
     <w:rsid w:val="0071700F"/>
     <w:rsid w:val="007205AC"/>
     <w:rsid w:val="00725CF7"/>
     <w:rsid w:val="0073760B"/>
     <w:rsid w:val="00741918"/>
     <w:rsid w:val="007441F2"/>
     <w:rsid w:val="00744622"/>
@@ -16605,50 +18142,51 @@
     <w:rsid w:val="00B16832"/>
     <w:rsid w:val="00B21375"/>
     <w:rsid w:val="00B2550E"/>
     <w:rsid w:val="00B26F49"/>
     <w:rsid w:val="00B30136"/>
     <w:rsid w:val="00B306A5"/>
     <w:rsid w:val="00B307BF"/>
     <w:rsid w:val="00B34E56"/>
     <w:rsid w:val="00B35F53"/>
     <w:rsid w:val="00B369C4"/>
     <w:rsid w:val="00B40726"/>
     <w:rsid w:val="00B45F8E"/>
     <w:rsid w:val="00B46B1C"/>
     <w:rsid w:val="00B51525"/>
     <w:rsid w:val="00B51D16"/>
     <w:rsid w:val="00B52849"/>
     <w:rsid w:val="00B55876"/>
     <w:rsid w:val="00B67C17"/>
     <w:rsid w:val="00B704C0"/>
     <w:rsid w:val="00B72CFF"/>
     <w:rsid w:val="00B7328A"/>
     <w:rsid w:val="00B74263"/>
     <w:rsid w:val="00B750B7"/>
     <w:rsid w:val="00B75F68"/>
     <w:rsid w:val="00B765F3"/>
+    <w:rsid w:val="00B837E1"/>
     <w:rsid w:val="00B849E9"/>
     <w:rsid w:val="00B86C7F"/>
     <w:rsid w:val="00B9292A"/>
     <w:rsid w:val="00B96B79"/>
     <w:rsid w:val="00B9721E"/>
     <w:rsid w:val="00B97C1E"/>
     <w:rsid w:val="00BA0B87"/>
     <w:rsid w:val="00BA1FB2"/>
     <w:rsid w:val="00BA37AA"/>
     <w:rsid w:val="00BA4B05"/>
     <w:rsid w:val="00BA5890"/>
     <w:rsid w:val="00BB00AB"/>
     <w:rsid w:val="00BB395F"/>
     <w:rsid w:val="00BC28AC"/>
     <w:rsid w:val="00BC47AF"/>
     <w:rsid w:val="00BC59EF"/>
     <w:rsid w:val="00BD1BB0"/>
     <w:rsid w:val="00BD57FB"/>
     <w:rsid w:val="00BE4C15"/>
     <w:rsid w:val="00BE4EAF"/>
     <w:rsid w:val="00BE5B66"/>
     <w:rsid w:val="00BE623A"/>
     <w:rsid w:val="00BE787F"/>
     <w:rsid w:val="00BE7999"/>
     <w:rsid w:val="00BF0347"/>
@@ -16776,90 +18314,92 @@
     <w:rsid w:val="00E7060B"/>
     <w:rsid w:val="00E7675A"/>
     <w:rsid w:val="00E853E2"/>
     <w:rsid w:val="00E85BD0"/>
     <w:rsid w:val="00E87E3E"/>
     <w:rsid w:val="00E91EF7"/>
     <w:rsid w:val="00E94C09"/>
     <w:rsid w:val="00E97933"/>
     <w:rsid w:val="00EA0D4B"/>
     <w:rsid w:val="00EA46EF"/>
     <w:rsid w:val="00EB034D"/>
     <w:rsid w:val="00EB0AF2"/>
     <w:rsid w:val="00EB27F1"/>
     <w:rsid w:val="00EB392C"/>
     <w:rsid w:val="00EB5238"/>
     <w:rsid w:val="00EB5860"/>
     <w:rsid w:val="00EC22E3"/>
     <w:rsid w:val="00ED580E"/>
     <w:rsid w:val="00ED6EFA"/>
     <w:rsid w:val="00EE05C4"/>
     <w:rsid w:val="00EE29DA"/>
     <w:rsid w:val="00EE727A"/>
     <w:rsid w:val="00EF0ED8"/>
     <w:rsid w:val="00EF26AA"/>
     <w:rsid w:val="00EF6C3B"/>
+    <w:rsid w:val="00EF71FF"/>
     <w:rsid w:val="00EF7C3C"/>
     <w:rsid w:val="00F035D8"/>
     <w:rsid w:val="00F07867"/>
     <w:rsid w:val="00F10DB5"/>
     <w:rsid w:val="00F14883"/>
     <w:rsid w:val="00F14FC0"/>
     <w:rsid w:val="00F24358"/>
     <w:rsid w:val="00F33E34"/>
     <w:rsid w:val="00F35822"/>
     <w:rsid w:val="00F41D2A"/>
     <w:rsid w:val="00F4271F"/>
     <w:rsid w:val="00F42B6C"/>
     <w:rsid w:val="00F44C02"/>
     <w:rsid w:val="00F46EBF"/>
     <w:rsid w:val="00F4723E"/>
     <w:rsid w:val="00F52294"/>
     <w:rsid w:val="00F534FC"/>
     <w:rsid w:val="00F546D6"/>
     <w:rsid w:val="00F56A9D"/>
     <w:rsid w:val="00F60679"/>
     <w:rsid w:val="00F6237F"/>
     <w:rsid w:val="00F64E0C"/>
     <w:rsid w:val="00F6651B"/>
     <w:rsid w:val="00F84792"/>
     <w:rsid w:val="00F903DB"/>
     <w:rsid w:val="00F94733"/>
     <w:rsid w:val="00F947A0"/>
     <w:rsid w:val="00F9575B"/>
     <w:rsid w:val="00F9615E"/>
     <w:rsid w:val="00FA0028"/>
     <w:rsid w:val="00FA06AF"/>
     <w:rsid w:val="00FA2866"/>
     <w:rsid w:val="00FA571A"/>
     <w:rsid w:val="00FA5BAE"/>
     <w:rsid w:val="00FB5418"/>
     <w:rsid w:val="00FB7170"/>
     <w:rsid w:val="00FB71F0"/>
     <w:rsid w:val="00FC0D9B"/>
     <w:rsid w:val="00FD07BF"/>
     <w:rsid w:val="00FD12F4"/>
+    <w:rsid w:val="00FD1AA3"/>
     <w:rsid w:val="00FD22EB"/>
     <w:rsid w:val="00FD3B73"/>
     <w:rsid w:val="00FD6B9E"/>
     <w:rsid w:val="00FD7BEE"/>
     <w:rsid w:val="00FD7DFC"/>
     <w:rsid w:val="00FE2C9C"/>
     <w:rsid w:val="00FF1FC0"/>
     <w:rsid w:val="00FF4124"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -17394,51 +18934,50 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002614E0"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -20415,50 +21954,62 @@
     <w:name w:val="[BJRS] References Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="BJRSReferences"/>
     <w:rsid w:val="00762D65"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR" w:bidi="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BJRSTextLicenseChar">
     <w:name w:val="[BJRS] Text License Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="BJRSTextLicense"/>
     <w:rsid w:val="002B4762"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="pt-BR" w:bidi="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B5DE6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="350225690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="373580421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -20670,51 +22221,51 @@
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/pt_BR/libraryFiles/downloadPublic/29" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -20972,50 +22523,62 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="0190bee1-42b9-4362-9dc8-2229f310bd34" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100886399F21440F54B81A4893F74DA4F94" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="e569778da813ecea1372ac1a4b0758de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0190bee1-42b9-4362-9dc8-2229f310bd34" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bdb9322008432577ff9a91782b1386cb" ns3:_="">
     <xsd:import namespace="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -21173,136 +22736,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4594BC85-E9DB-4C9C-9C55-A3DB41B67FCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D83B45F2-0324-4A98-BB64-14649D4E6553}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F6021A-35FD-40EB-9194-551C3E8CB06C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E1555F1-A5D9-43E4-9610-E1CD7C9AFA90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12591</Characters>
+  <Pages>10</Pages>
+  <Words>2586</Words>
+  <Characters>13967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14893</CharactersWithSpaces>
+  <CharactersWithSpaces>16520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100886399F21440F54B81A4893F74DA4F94</vt:lpwstr>
   </property>