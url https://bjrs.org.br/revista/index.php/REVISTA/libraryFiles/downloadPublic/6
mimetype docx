--- v3 (2026-04-02)
+++ v4 (2026-09-12)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="711AD24F" w14:textId="77777777" w:rsidR="000F637D" w:rsidRPr="00F712C6" w:rsidRDefault="000F637D" w:rsidP="000F637D">
       <w:pPr>
         <w:pStyle w:val="BJRSArticleTitle"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -55,51 +59,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Original Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E1AA7" w14:textId="47E8F299" w:rsidR="006C1319" w:rsidRPr="00630D57" w:rsidRDefault="00AF5452" w:rsidP="000F637D">
       <w:pPr>
         <w:pStyle w:val="BJRSArticleTitle"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Article title: guidelines for Brazilian Journal of Radiation Sciences MS Word template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C14D1A7" w14:textId="6D3D9EC3" w:rsidR="00784BCE" w:rsidRPr="001034CE" w:rsidRDefault="00784BCE" w:rsidP="00784BCE">
       <w:pPr>
         <w:pStyle w:val="BJRSAuthors"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00B837E1">
+        <w:r w:rsidR="00457AC0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="7A27AD77">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="Imagem 4" o:spid="_x0000_i1025" type="#_x0000_t75" alt="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto." href="https://orcid.org/register" style="width:12.5pt;height:12.5pt;visibility:visible;mso-wrap-style:square" o:button="t">
               <v:imagedata r:id="rId12" o:title="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto"/>
@@ -1586,52 +1590,56 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134E9BE3" w14:textId="77777777" w:rsidR="008C49EB" w:rsidRPr="00A95F49" w:rsidRDefault="008C49EB" w:rsidP="008C49EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="008C49EB" w:rsidRPr="00A95F49" w:rsidSect="00AA01DC">
-          <w:headerReference w:type="default" r:id="rId16"/>
-          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1985" w:right="1701" w:bottom="1418" w:left="1134" w:header="426" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6527A342" w14:textId="77777777" w:rsidR="00F9575B" w:rsidRPr="00D42EBF" w:rsidRDefault="00F9575B" w:rsidP="00D42EBF">
       <w:pPr>
         <w:pStyle w:val="BJRSSectionTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00D42EBF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTRODUCTION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205A176F" w14:textId="09C45AF0" w:rsidR="00F9575B" w:rsidRPr="00A95F49" w:rsidRDefault="00D02CD8" w:rsidP="00D42EBF">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F29EB">
         <w:t>Paragraph default style</w:t>
@@ -3462,51 +3470,51 @@
       <w:r w:rsidRPr="00786CFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E8D84F" wp14:editId="2FBF3C3F">
             <wp:extent cx="3558848" cy="1790855"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="224" name="Imagem 224"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3558848" cy="1790855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21077C18" w14:textId="7AB4D104" w:rsidR="00F9575B" w:rsidRPr="00786CFB" w:rsidRDefault="00F9575B" w:rsidP="00786CFB">
       <w:pPr>
         <w:pStyle w:val="BJRSLegend"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -5662,51 +5670,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B31F27" w14:textId="77777777" w:rsidR="002E5BBB" w:rsidRPr="00030A07" w:rsidRDefault="002E5BBB" w:rsidP="002E5BBB">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030A07">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="Authorship-and-contributorship" w:history="1">
+      <w:hyperlink r:id="rId23" w:anchor="Authorship-and-contributorship" w:history="1">
         <w:r w:rsidRPr="00030A07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>BJRS Editorial Policy 3.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00030A07">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -6879,51 +6887,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> NISO (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0052538E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://credit.niso.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -7014,51 +7022,51 @@
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>described</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0052538E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
       <w:r w:rsidRPr="00030A07">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:anchor="Authorship-and-contributorship" w:history="1">
+      <w:hyperlink r:id="rId25" w:anchor="Authorship-and-contributorship" w:history="1">
         <w:r w:rsidRPr="00030A07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://bjrs.org.br/revista/index.php/REVISTA/en/about#Authorship-and-contributorship</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00030A07">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BF0F02" w14:textId="77777777" w:rsidR="002E5BBB" w:rsidRPr="001034CE" w:rsidRDefault="002E5BBB" w:rsidP="002E5BBB">
       <w:pPr>
         <w:pStyle w:val="BJRSSectionTitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -7218,51 +7226,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B837E1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DATA AVAILABILITY STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326ED985" w14:textId="6694C42B" w:rsidR="006B5DE6" w:rsidRDefault="006B5DE6" w:rsidP="006B5DE6">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:anchor="Author-duties-2" w:history="1">
+      <w:hyperlink r:id="rId26" w:anchor="Author-duties-2" w:history="1">
         <w:r w:rsidRPr="006B5DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>BJRS Editorial Policy 3.14.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5DE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authors may be asked to provide the raw data of their study together with the manuscript for editorial review and should be prepared to make the data publicly available if practicable. In any event, </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5DE6">
         <w:rPr>
@@ -7280,51 +7288,51 @@
         <w:t xml:space="preserve"> should ensure accessibility of such data to other competent professionals for at least 10 years after publication (preferably via an institutional or subject-based data repository or other data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B5DE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>centre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B5DE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>), provided that the confidentiality of the participants can be protected and legal rights concerning proprietary data do not preclude their release.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="006B5DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve">Data </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="006B5DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>Availability</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="006B5DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
@@ -9915,102 +9923,106 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This article is licensed under a Creative Commons Attribution 4.0 International License, which permits use, sharing, adaptation, distribution and reproduction in any medium or format, as long as you give appropriate credit to the original author(s) and the source, provide a link to the Creative Commons license, and indicate if changes were made. The images or other third-party material in this article are included in the article’s Creative Commons license, unless indicated otherwise in a credit line to the material. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A0961B" w14:textId="75362927" w:rsidR="002B4762" w:rsidRPr="001034CE" w:rsidRDefault="002B4762" w:rsidP="002B4762">
       <w:pPr>
         <w:pStyle w:val="BJRSTextLicense"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To view a copy of this license, visit http://creativecommons.org/ licenses/by/4.0/.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CC0CE5" w14:textId="77777777" w:rsidR="008C49EB" w:rsidRPr="001034CE" w:rsidRDefault="008C49EB" w:rsidP="002169E9">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="14CC0CE5" w14:textId="032C5DC3" w:rsidR="008C49EB" w:rsidRPr="000D5D38" w:rsidRDefault="000D5D38" w:rsidP="000D5D38">
+      <w:pPr>
+        <w:pStyle w:val="BJRSTextLicense"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F25F5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors retain unrestricted copyright and all publishing rights by publishing under license adopted by the journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008C49EB" w:rsidRPr="001034CE" w:rsidSect="0042421C">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId25"/>
+    <w:sectPr w:rsidR="008C49EB" w:rsidRPr="000D5D38" w:rsidSect="0042421C">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2304" w:right="849" w:bottom="1134" w:left="1134" w:header="284" w:footer="769" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A2C195" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
+    <w:p w14:paraId="7A7CF82A" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AA32121" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
+    <w:p w14:paraId="46037168" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BF54D2C" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF">
+    <w:p w14:paraId="7F27D086" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10071,50 +10083,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans Light">
+    <w:altName w:val="Work Sans Light"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10206,249 +10219,280 @@
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000027F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfHumnst BT">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="ZapfHumnst BT"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geometric 415 Lite">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Eras Light ITC">
     <w:panose1 w:val="020B0402030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C86CD0E" w14:textId="1BFA9CFB" w:rsidR="00AA01DC" w:rsidRPr="00557F48" w:rsidRDefault="0042421C" w:rsidP="00557F48">
+  <w:p w14:paraId="2D8F1107" w14:textId="77777777" w:rsidR="00457AC0" w:rsidRDefault="00457AC0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:ind w:right="-1277"/>
-      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C86CD0E" w14:textId="2EF4A796" w:rsidR="00AA01DC" w:rsidRPr="00557F48" w:rsidRDefault="00000000" w:rsidP="000D5D38">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:ind w:left="1134" w:right="-1277"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Light ITC" w:hAnsi="Eras Light ITC"/>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="4610FDCE">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1038" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:453.3pt;margin-top:-3.45pt;width:55.65pt;height:20.2pt;z-index:251678727;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:imagedata r:id="rId1" o:title=""/>
+        </v:shape>
+        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.15" ShapeID="_x0000_s1038" DrawAspect="Content" ObjectID="_1850482398" r:id="rId2"/>
+      </w:object>
+    </w:r>
+    <w:r w:rsidR="000D5D38">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6274DBE3" wp14:editId="11ED286B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6274DBE3" wp14:editId="44A57FA2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4907915</wp:posOffset>
+            <wp:posOffset>4906010</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>132080</wp:posOffset>
+            <wp:posOffset>-45085</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="670560" cy="267970"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapThrough wrapText="bothSides">
-[...7 lines deleted...]
-          </wp:wrapThrough>
+          <wp:wrapNone/>
           <wp:docPr id="10" name="Imagem 10" descr="Realizações da Gestão 2017-2020 - Unesp - Universidade Estadual Paulista -  Portal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 35" descr="Realizações da Gestão 2017-2020 - Unesp - Universidade Estadual Paulista -  Portal"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="670560" cy="267970"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
-[...27 lines deleted...]
-      </w:object>
+    <w:r w:rsidR="000D5D38" w:rsidRPr="004F25F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Copyright © 2026 </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="000D5D38" w:rsidRPr="004F25F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>Authors</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0832EC76" w14:textId="77777777" w:rsidR="00457AC0" w:rsidRDefault="00457AC0">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D7F87CF" w14:textId="5C14E81E" w:rsidR="00F9575B" w:rsidRPr="00F546D6" w:rsidRDefault="00F9575B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B28C63A" w14:textId="5443FA28" w:rsidR="0042421C" w:rsidRDefault="0042421C" w:rsidP="00FF1FC0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7243FA57" w14:textId="77777777" w:rsidR="0042421C" w:rsidRDefault="0042421C" w:rsidP="00FF1FC0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="38D9846B" w14:textId="769FC297" w:rsidR="009D42CC" w:rsidRPr="00E23E39" w:rsidRDefault="0042421C" w:rsidP="00FF1FC0">
+  <w:p w14:paraId="38D9846B" w14:textId="24483CB0" w:rsidR="009D42CC" w:rsidRPr="00E23E39" w:rsidRDefault="0042421C" w:rsidP="00FF1FC0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F546D6">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679751" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10C00FB8" wp14:editId="33BCEFB0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6337935</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>128905</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="477638" cy="297712"/>
               <wp:effectExtent l="0" t="0" r="0" b="7620"/>
@@ -10787,93 +10831,141 @@
     </w:r>
     <w:r w:rsidR="001837ED" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00F546D6" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>. e2</w:t>
     </w:r>
     <w:r w:rsidR="001837ED" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>222</w:t>
     </w:r>
     <w:r w:rsidR="004760AD" w:rsidRPr="00E23E39">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
+    <w:r w:rsidR="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000D5D38" w:rsidRPr="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>Copyright © 202</w:t>
+    </w:r>
+    <w:r w:rsidR="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="000D5D38" w:rsidRPr="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="000D5D38" w:rsidRPr="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>Authors</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="000D5D38" w:rsidRPr="000D5D38">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="095A0D18" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRPr="007B0C4C" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
+    <w:p w14:paraId="75EEB82A" w14:textId="77777777" w:rsidR="00666185" w:rsidRPr="007B0C4C" w:rsidRDefault="00666185" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0C4C">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63D406F8" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF" w:rsidP="0070537C">
+    <w:p w14:paraId="6844E8C1" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F9A0E21" w14:textId="77777777" w:rsidR="00EF71FF" w:rsidRDefault="00EF71FF">
+    <w:p w14:paraId="07AF79BF" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="560F1A8F" w14:textId="77777777" w:rsidR="00457AC0" w:rsidRDefault="00457AC0">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76FAEFE8" w14:textId="20F3C3EE" w:rsidR="00AA01DC" w:rsidRDefault="009878DA" w:rsidP="0054608F">
     <w:pPr>
       <w:pStyle w:val="ecxmsonormal"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-49" w:right="-1276"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676679" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0959662E" wp14:editId="42B03D1B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
@@ -11022,164 +11114,182 @@
     <w:r w:rsidR="001837ED">
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>2222</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="730F665B" w14:textId="55B69507" w:rsidR="0054608F" w:rsidRPr="009D4424" w:rsidRDefault="0054608F" w:rsidP="0054608F">
     <w:pPr>
       <w:pStyle w:val="ecxmsonormal"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-49" w:right="-1276"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:bCs/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="60"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DC6DF8">
+    <w:r w:rsidRPr="0055775D">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
-        <w:i/>
-        <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">Braz. J. </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00DC6DF8">
+    <w:r w:rsidRPr="0055775D">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
-        <w:i/>
-        <w:iCs/>
       </w:rPr>
       <w:t>Radiat</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00DC6DF8">
+    <w:r w:rsidRPr="0055775D">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
-        <w:i/>
-        <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00DC6DF8">
+    <w:r w:rsidRPr="0055775D">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
-        <w:i/>
-        <w:iCs/>
       </w:rPr>
       <w:t>Sci</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00DC6DF8">
+    <w:r w:rsidRPr="0055775D">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
-        <w:i/>
-        <w:iCs/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="0054608F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>, Rio de Janeiro</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="711A2CA4" w14:textId="77777777" w:rsidR="0054608F" w:rsidRDefault="00440B9A" w:rsidP="0054608F">
+  <w:p w14:paraId="711A2CA4" w14:textId="1DBB541A" w:rsidR="0054608F" w:rsidRDefault="00457AC0" w:rsidP="0054608F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1065"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3827" w:right="-1276"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Mon</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Mon</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="001837ED">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>x</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00EB392C" w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="001837ED">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidRPr="009D4424">
+    <w:r w:rsidR="00440B9A" w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="001837ED">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>I</w:t>
     </w:r>
-    <w:r w:rsidRPr="009D4424">
+    <w:r w:rsidR="00440B9A" w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="004B743F" w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> | 01-</w:t>
     </w:r>
     <w:r w:rsidR="001837ED">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="004B743F" w:rsidRPr="009D4424">
       <w:rPr>
@@ -11433,52 +11543,62 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>aa</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="679AFBFB" w14:textId="0DF75AA7" w:rsidR="004B743F" w:rsidRPr="001034CE" w:rsidRDefault="00F546D6" w:rsidP="0054608F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1065"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3827" w:right="-1276"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001034CE">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Accepted:  202</w:t>
+      <w:t>Accepted</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001034CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>:  202</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="001837ED" w:rsidRPr="001034CE">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="001034CE">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="001837ED" w:rsidRPr="001034CE">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>mm</w:t>
     </w:r>
     <w:r w:rsidRPr="001034CE">
@@ -11562,51 +11682,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="338842" cy="338842"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="108426ED" w14:textId="77777777" w:rsidR="00457AC0" w:rsidRDefault="00457AC0">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FF501E8" w14:textId="23A08D91" w:rsidR="004760AD" w:rsidRDefault="00000000" w:rsidP="004760AD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:szCs w:val="40"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:pict w14:anchorId="7A490086">
@@ -17570,50 +17700,51 @@
     <w:rsid w:val="000524BF"/>
     <w:rsid w:val="00054A48"/>
     <w:rsid w:val="000560CC"/>
     <w:rsid w:val="000567FD"/>
     <w:rsid w:val="00061668"/>
     <w:rsid w:val="00066F43"/>
     <w:rsid w:val="0006726E"/>
     <w:rsid w:val="00070DBD"/>
     <w:rsid w:val="00077A21"/>
     <w:rsid w:val="00092661"/>
     <w:rsid w:val="0009469E"/>
     <w:rsid w:val="000A26E9"/>
     <w:rsid w:val="000A4A0F"/>
     <w:rsid w:val="000B1942"/>
     <w:rsid w:val="000B1FB0"/>
     <w:rsid w:val="000B2B3E"/>
     <w:rsid w:val="000B63CB"/>
     <w:rsid w:val="000C0ABB"/>
     <w:rsid w:val="000C2395"/>
     <w:rsid w:val="000C38CA"/>
     <w:rsid w:val="000C3A0D"/>
     <w:rsid w:val="000C3E02"/>
     <w:rsid w:val="000C698A"/>
     <w:rsid w:val="000C76F5"/>
     <w:rsid w:val="000D318A"/>
+    <w:rsid w:val="000D5D38"/>
     <w:rsid w:val="000D7817"/>
     <w:rsid w:val="000E38C2"/>
     <w:rsid w:val="000E6301"/>
     <w:rsid w:val="000F637D"/>
     <w:rsid w:val="000F64AA"/>
     <w:rsid w:val="000F767C"/>
     <w:rsid w:val="0010027B"/>
     <w:rsid w:val="00100928"/>
     <w:rsid w:val="00101343"/>
     <w:rsid w:val="00101503"/>
     <w:rsid w:val="001034CE"/>
     <w:rsid w:val="00106421"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011066F"/>
     <w:rsid w:val="001121B4"/>
     <w:rsid w:val="00112923"/>
     <w:rsid w:val="00115E97"/>
     <w:rsid w:val="00122799"/>
     <w:rsid w:val="00122EE4"/>
     <w:rsid w:val="0012491B"/>
     <w:rsid w:val="00124969"/>
     <w:rsid w:val="00125AFC"/>
     <w:rsid w:val="001311DF"/>
     <w:rsid w:val="00140BFC"/>
     <w:rsid w:val="00140C7A"/>
@@ -17716,50 +17847,51 @@
     <w:rsid w:val="002D549E"/>
     <w:rsid w:val="002D7156"/>
     <w:rsid w:val="002D77CF"/>
     <w:rsid w:val="002D7E1E"/>
     <w:rsid w:val="002E5BBB"/>
     <w:rsid w:val="002E5F1B"/>
     <w:rsid w:val="002E6981"/>
     <w:rsid w:val="002E6BA8"/>
     <w:rsid w:val="002E7D08"/>
     <w:rsid w:val="002F2679"/>
     <w:rsid w:val="002F54AF"/>
     <w:rsid w:val="002F62B5"/>
     <w:rsid w:val="00300026"/>
     <w:rsid w:val="00303CF6"/>
     <w:rsid w:val="00307E5F"/>
     <w:rsid w:val="00311C93"/>
     <w:rsid w:val="00313C82"/>
     <w:rsid w:val="00314973"/>
     <w:rsid w:val="003161CC"/>
     <w:rsid w:val="00316418"/>
     <w:rsid w:val="00321749"/>
     <w:rsid w:val="003233ED"/>
     <w:rsid w:val="00323C6E"/>
     <w:rsid w:val="00323E54"/>
     <w:rsid w:val="00324C2F"/>
+    <w:rsid w:val="00330090"/>
     <w:rsid w:val="003339FD"/>
     <w:rsid w:val="00337CEE"/>
     <w:rsid w:val="0034097B"/>
     <w:rsid w:val="00341087"/>
     <w:rsid w:val="00354121"/>
     <w:rsid w:val="00361603"/>
     <w:rsid w:val="00364613"/>
     <w:rsid w:val="003659B1"/>
     <w:rsid w:val="00365E40"/>
     <w:rsid w:val="003669CA"/>
     <w:rsid w:val="00367929"/>
     <w:rsid w:val="0037197C"/>
     <w:rsid w:val="00377712"/>
     <w:rsid w:val="00377836"/>
     <w:rsid w:val="00384072"/>
     <w:rsid w:val="00394651"/>
     <w:rsid w:val="00395233"/>
     <w:rsid w:val="003959F6"/>
     <w:rsid w:val="00395FB8"/>
     <w:rsid w:val="0039642D"/>
     <w:rsid w:val="003A60C4"/>
     <w:rsid w:val="003A6F11"/>
     <w:rsid w:val="003B00CF"/>
     <w:rsid w:val="003B0B80"/>
     <w:rsid w:val="003B1CB8"/>
@@ -17772,108 +17904,111 @@
     <w:rsid w:val="003D44A4"/>
     <w:rsid w:val="003D57E7"/>
     <w:rsid w:val="003D7CA7"/>
     <w:rsid w:val="003E0882"/>
     <w:rsid w:val="003F0E44"/>
     <w:rsid w:val="003F3DCA"/>
     <w:rsid w:val="003F512B"/>
     <w:rsid w:val="003F63CC"/>
     <w:rsid w:val="003F6684"/>
     <w:rsid w:val="0040666A"/>
     <w:rsid w:val="0041051F"/>
     <w:rsid w:val="0041618E"/>
     <w:rsid w:val="00416622"/>
     <w:rsid w:val="00423927"/>
     <w:rsid w:val="0042421C"/>
     <w:rsid w:val="00425537"/>
     <w:rsid w:val="00425D0C"/>
     <w:rsid w:val="004326C4"/>
     <w:rsid w:val="00432766"/>
     <w:rsid w:val="00434A1B"/>
     <w:rsid w:val="004365E0"/>
     <w:rsid w:val="00440B9A"/>
     <w:rsid w:val="00450CEB"/>
     <w:rsid w:val="00454ADE"/>
     <w:rsid w:val="004562DC"/>
+    <w:rsid w:val="00457AC0"/>
     <w:rsid w:val="00462930"/>
     <w:rsid w:val="0046525C"/>
     <w:rsid w:val="004657AF"/>
     <w:rsid w:val="00466464"/>
     <w:rsid w:val="00467CC0"/>
     <w:rsid w:val="004760AD"/>
     <w:rsid w:val="00480D4B"/>
     <w:rsid w:val="00483F2D"/>
     <w:rsid w:val="004847EA"/>
     <w:rsid w:val="00485A9C"/>
     <w:rsid w:val="004921A1"/>
+    <w:rsid w:val="00496A32"/>
     <w:rsid w:val="004A0584"/>
     <w:rsid w:val="004A0EE2"/>
     <w:rsid w:val="004B4291"/>
     <w:rsid w:val="004B743F"/>
     <w:rsid w:val="004C1418"/>
     <w:rsid w:val="004C1FB8"/>
     <w:rsid w:val="004C73E1"/>
     <w:rsid w:val="004D221F"/>
     <w:rsid w:val="004D28F0"/>
     <w:rsid w:val="004D2EEF"/>
     <w:rsid w:val="004D6331"/>
     <w:rsid w:val="004E03EA"/>
     <w:rsid w:val="004E4557"/>
     <w:rsid w:val="004E4D25"/>
     <w:rsid w:val="004E7290"/>
     <w:rsid w:val="004F1744"/>
     <w:rsid w:val="004F2628"/>
     <w:rsid w:val="004F3A66"/>
     <w:rsid w:val="004F6C95"/>
     <w:rsid w:val="005051D2"/>
     <w:rsid w:val="00511971"/>
     <w:rsid w:val="00514D82"/>
     <w:rsid w:val="00515DD8"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="0052116C"/>
     <w:rsid w:val="005220E1"/>
     <w:rsid w:val="00522733"/>
     <w:rsid w:val="005252B2"/>
     <w:rsid w:val="005277DC"/>
     <w:rsid w:val="005308AA"/>
     <w:rsid w:val="0053181E"/>
     <w:rsid w:val="00531A92"/>
     <w:rsid w:val="00532223"/>
     <w:rsid w:val="0053505D"/>
     <w:rsid w:val="0053722B"/>
     <w:rsid w:val="00537E33"/>
     <w:rsid w:val="005407D1"/>
     <w:rsid w:val="00543EC8"/>
     <w:rsid w:val="0054412C"/>
     <w:rsid w:val="005442D0"/>
     <w:rsid w:val="005445D8"/>
     <w:rsid w:val="0054608F"/>
     <w:rsid w:val="0054672D"/>
     <w:rsid w:val="00546C78"/>
     <w:rsid w:val="00547752"/>
     <w:rsid w:val="005554E2"/>
     <w:rsid w:val="00556D19"/>
+    <w:rsid w:val="0055775D"/>
     <w:rsid w:val="00557E75"/>
     <w:rsid w:val="00557EE0"/>
     <w:rsid w:val="00557F48"/>
     <w:rsid w:val="00562CE1"/>
     <w:rsid w:val="00565497"/>
     <w:rsid w:val="0056559E"/>
     <w:rsid w:val="00566E8F"/>
     <w:rsid w:val="00567296"/>
     <w:rsid w:val="00571590"/>
     <w:rsid w:val="005752B0"/>
     <w:rsid w:val="0057548E"/>
     <w:rsid w:val="0057752F"/>
     <w:rsid w:val="0058142D"/>
     <w:rsid w:val="00586D9F"/>
     <w:rsid w:val="005927E6"/>
     <w:rsid w:val="00592EAE"/>
     <w:rsid w:val="0059357B"/>
     <w:rsid w:val="005A2C47"/>
     <w:rsid w:val="005B7D80"/>
     <w:rsid w:val="005C0C4E"/>
     <w:rsid w:val="005C15A0"/>
     <w:rsid w:val="005C17B9"/>
     <w:rsid w:val="005C2168"/>
     <w:rsid w:val="005C2310"/>
     <w:rsid w:val="005D2C8B"/>
@@ -17885,50 +18020,51 @@
     <w:rsid w:val="005F043F"/>
     <w:rsid w:val="005F0639"/>
     <w:rsid w:val="005F5433"/>
     <w:rsid w:val="005F5E90"/>
     <w:rsid w:val="005F72CB"/>
     <w:rsid w:val="006007DD"/>
     <w:rsid w:val="006011F8"/>
     <w:rsid w:val="006037DE"/>
     <w:rsid w:val="00612069"/>
     <w:rsid w:val="00615AF0"/>
     <w:rsid w:val="00630D57"/>
     <w:rsid w:val="006328E6"/>
     <w:rsid w:val="006357F9"/>
     <w:rsid w:val="00635C51"/>
     <w:rsid w:val="00642337"/>
     <w:rsid w:val="006439E2"/>
     <w:rsid w:val="0064434D"/>
     <w:rsid w:val="00646129"/>
     <w:rsid w:val="0065004D"/>
     <w:rsid w:val="00650455"/>
     <w:rsid w:val="00651D8A"/>
     <w:rsid w:val="00655CBD"/>
     <w:rsid w:val="00660CB8"/>
     <w:rsid w:val="00661823"/>
     <w:rsid w:val="00662C22"/>
+    <w:rsid w:val="00666185"/>
     <w:rsid w:val="00670E1C"/>
     <w:rsid w:val="00671084"/>
     <w:rsid w:val="006850BA"/>
     <w:rsid w:val="006939D6"/>
     <w:rsid w:val="0069708A"/>
     <w:rsid w:val="0069721A"/>
     <w:rsid w:val="006A16C9"/>
     <w:rsid w:val="006A7908"/>
     <w:rsid w:val="006B0020"/>
     <w:rsid w:val="006B098C"/>
     <w:rsid w:val="006B162B"/>
     <w:rsid w:val="006B5DE6"/>
     <w:rsid w:val="006C1319"/>
     <w:rsid w:val="006C16F3"/>
     <w:rsid w:val="006C4BA3"/>
     <w:rsid w:val="006C66AB"/>
     <w:rsid w:val="006C70D6"/>
     <w:rsid w:val="006D1310"/>
     <w:rsid w:val="006D4EFD"/>
     <w:rsid w:val="006D7DC1"/>
     <w:rsid w:val="006E2242"/>
     <w:rsid w:val="006F3925"/>
     <w:rsid w:val="006F66AB"/>
     <w:rsid w:val="006F7757"/>
     <w:rsid w:val="00702155"/>
@@ -18934,50 +19070,51 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002614E0"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -22221,62 +22358,62 @@
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/pt_BR/libraryFiles/downloadPublic/29" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/en/about" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjrs.org.br/revista/index.php/REVISTA/pt_BR/libraryFiles/downloadPublic/29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -22514,71 +22651,58 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="0190bee1-42b9-4362-9dc8-2229f310bd34" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100886399F21440F54B81A4893F74DA4F94" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="e569778da813ecea1372ac1a4b0758de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0190bee1-42b9-4362-9dc8-2229f310bd34" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bdb9322008432577ff9a91782b1386cb" ns3:_="">
     <xsd:import namespace="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -22736,124 +22860,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F6021A-35FD-40EB-9194-551C3E8CB06C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E1555F1-A5D9-43E4-9610-E1CD7C9AFA90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4594BC85-E9DB-4C9C-9C55-A3DB41B67FCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D83B45F2-0324-4A98-BB64-14649D4E6553}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2586</Words>
-  <Characters>13967</Characters>
+  <Words>2588</Words>
+  <Characters>14084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>287</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16520</CharactersWithSpaces>
+  <CharactersWithSpaces>16566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100886399F21440F54B81A4893F74DA4F94</vt:lpwstr>
   </property>