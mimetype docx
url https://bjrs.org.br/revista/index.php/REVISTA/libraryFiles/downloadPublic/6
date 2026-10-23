--- v4 (2026-09-12)
+++ v5 (2026-10-23)
@@ -59,51 +59,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Original Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E1AA7" w14:textId="47E8F299" w:rsidR="006C1319" w:rsidRPr="00630D57" w:rsidRDefault="00AF5452" w:rsidP="000F637D">
       <w:pPr>
         <w:pStyle w:val="BJRSArticleTitle"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Article title: guidelines for Brazilian Journal of Radiation Sciences MS Word template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C14D1A7" w14:textId="6D3D9EC3" w:rsidR="00784BCE" w:rsidRPr="001034CE" w:rsidRDefault="00784BCE" w:rsidP="00784BCE">
       <w:pPr>
         <w:pStyle w:val="BJRSAuthors"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00457AC0">
+        <w:r w:rsidR="00323935">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="7A27AD77">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="Imagem 4" o:spid="_x0000_i1025" type="#_x0000_t75" alt="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto." href="https://orcid.org/register" style="width:12.5pt;height:12.5pt;visibility:visible;mso-wrap-style:square" o:button="t">
               <v:imagedata r:id="rId12" o:title="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto"/>
@@ -8542,126 +8542,110 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004921A1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004921A1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> URLs]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB2E1C8" w14:textId="4C3D0A67" w:rsidR="006B5DE6" w:rsidRDefault="006B5DE6" w:rsidP="006B5DE6">
+    <w:p w14:paraId="6CB2E1C8" w14:textId="493C415D" w:rsidR="006B5DE6" w:rsidRDefault="00323935" w:rsidP="006B5DE6">
       <w:pPr>
         <w:pStyle w:val="BJRSParagraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="006B5DE6">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="006B5DE6">
+      <w:r w:rsidRPr="00323935">
+        <w:t>The authors declare that the data supporting the results of this study are available within the article. Derived data supporting the findings of this study that are not found in the article may be requested from the corresponding author</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5DE6" w:rsidRPr="006B5DE6">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5D94B9A2" w14:textId="77777777" w:rsidR="00711767" w:rsidRDefault="00711767" w:rsidP="006B5DE6">
+      <w:pPr>
+        <w:pStyle w:val="BJRSParagraph"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6EA38F08" w14:textId="7CC4A357" w:rsidR="00F9575B" w:rsidRPr="00F546D6" w:rsidRDefault="00F9575B" w:rsidP="00EE05C4">
       <w:pPr>
         <w:pStyle w:val="BJRSSectionTitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F546D6">
+        <w:lastRenderedPageBreak/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B30CC9" w14:textId="74356436" w:rsidR="00F9575B" w:rsidRPr="001034CE" w:rsidRDefault="007A3C15" w:rsidP="000D318A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Journal Article reference </w:t>
       </w:r>
       <w:r w:rsidR="00CF7AC4" w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>pattern</w:t>
       </w:r>
       <w:r w:rsidRPr="001034CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -9958,71 +9942,71 @@
         </w:rPr>
         <w:t>The authors retain unrestricted copyright and all publishing rights by publishing under license adopted by the journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C49EB" w:rsidRPr="000D5D38" w:rsidSect="0042421C">
       <w:headerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2304" w:right="849" w:bottom="1134" w:left="1134" w:header="284" w:footer="769" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A7CF82A" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185" w:rsidP="0070537C">
+    <w:p w14:paraId="630D2E44" w14:textId="77777777" w:rsidR="00E162B7" w:rsidRDefault="00E162B7" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46037168" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185" w:rsidP="0070537C">
+    <w:p w14:paraId="3073A45C" w14:textId="77777777" w:rsidR="00E162B7" w:rsidRDefault="00E162B7" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F27D086" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185">
+    <w:p w14:paraId="2BDEF928" w14:textId="77777777" w:rsidR="00E162B7" w:rsidRDefault="00E162B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10314,51 +10298,51 @@
         <w:noProof/>
       </w:rPr>
       <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="4610FDCE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s1038" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:453.3pt;margin-top:-3.45pt;width:55.65pt;height:20.2pt;z-index:251678727;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.15" ShapeID="_x0000_s1038" DrawAspect="Content" ObjectID="_1850482398" r:id="rId2"/>
+        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.15" ShapeID="_x0000_s1038" DrawAspect="Content" ObjectID="_1853910293" r:id="rId2"/>
       </w:object>
     </w:r>
     <w:r w:rsidR="000D5D38">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6274DBE3" wp14:editId="44A57FA2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4906010</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-45085</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="670560" cy="267970"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="10" name="Imagem 10" descr="Realizações da Gestão 2017-2020 - Unesp - Universidade Estadual Paulista -  Portal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10876,77 +10860,77 @@
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="000D5D38" w:rsidRPr="000D5D38">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>Authors</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="000D5D38" w:rsidRPr="000D5D38">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75EEB82A" w14:textId="77777777" w:rsidR="00666185" w:rsidRPr="007B0C4C" w:rsidRDefault="00666185" w:rsidP="0070537C">
+    <w:p w14:paraId="4EA50411" w14:textId="77777777" w:rsidR="00E162B7" w:rsidRPr="007B0C4C" w:rsidRDefault="00E162B7" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0C4C">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6844E8C1" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185" w:rsidP="0070537C">
+    <w:p w14:paraId="4BB775CF" w14:textId="77777777" w:rsidR="00E162B7" w:rsidRDefault="00E162B7" w:rsidP="0070537C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07AF79BF" w14:textId="77777777" w:rsidR="00666185" w:rsidRDefault="00666185">
+    <w:p w14:paraId="2E6CDB52" w14:textId="77777777" w:rsidR="00E162B7" w:rsidRDefault="00E162B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="560F1A8F" w14:textId="77777777" w:rsidR="00457AC0" w:rsidRDefault="00457AC0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76FAEFE8" w14:textId="20F3C3EE" w:rsidR="00AA01DC" w:rsidRDefault="009878DA" w:rsidP="0054608F">
     <w:pPr>
       <w:pStyle w:val="ecxmsonormal"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-49" w:right="-1276"/>
@@ -11174,72 +11158,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="MS Gothic" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>, Rio de Janeiro</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="711A2CA4" w14:textId="1DBB541A" w:rsidR="0054608F" w:rsidRDefault="00457AC0" w:rsidP="0054608F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1065"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3827" w:right="-1276"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:b/>
       </w:rPr>
-      <w:t>Mon</w:t>
-[...20 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Mon-Mon </w:t>
     </w:r>
     <w:r w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00EB392C" w:rsidRPr="009D4424">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
@@ -17733,50 +17696,51 @@
     <w:rsid w:val="00100928"/>
     <w:rsid w:val="00101343"/>
     <w:rsid w:val="00101503"/>
     <w:rsid w:val="001034CE"/>
     <w:rsid w:val="00106421"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011066F"/>
     <w:rsid w:val="001121B4"/>
     <w:rsid w:val="00112923"/>
     <w:rsid w:val="00115E97"/>
     <w:rsid w:val="00122799"/>
     <w:rsid w:val="00122EE4"/>
     <w:rsid w:val="0012491B"/>
     <w:rsid w:val="00124969"/>
     <w:rsid w:val="00125AFC"/>
     <w:rsid w:val="001311DF"/>
     <w:rsid w:val="00140BFC"/>
     <w:rsid w:val="00140C7A"/>
     <w:rsid w:val="00142B92"/>
     <w:rsid w:val="00147A79"/>
     <w:rsid w:val="00152527"/>
     <w:rsid w:val="00156C77"/>
     <w:rsid w:val="00157148"/>
     <w:rsid w:val="00160187"/>
     <w:rsid w:val="001607A9"/>
+    <w:rsid w:val="00163119"/>
     <w:rsid w:val="00164A7E"/>
     <w:rsid w:val="0017256B"/>
     <w:rsid w:val="0017272D"/>
     <w:rsid w:val="001837ED"/>
     <w:rsid w:val="001854C2"/>
     <w:rsid w:val="00191FF1"/>
     <w:rsid w:val="00192218"/>
     <w:rsid w:val="0019334C"/>
     <w:rsid w:val="00195853"/>
     <w:rsid w:val="0019610C"/>
     <w:rsid w:val="00197B16"/>
     <w:rsid w:val="00197ECD"/>
     <w:rsid w:val="001A0E1A"/>
     <w:rsid w:val="001A112A"/>
     <w:rsid w:val="001A4437"/>
     <w:rsid w:val="001A48B0"/>
     <w:rsid w:val="001A5721"/>
     <w:rsid w:val="001A7CF6"/>
     <w:rsid w:val="001B2A56"/>
     <w:rsid w:val="001B32C3"/>
     <w:rsid w:val="001B5BD9"/>
     <w:rsid w:val="001C407D"/>
     <w:rsid w:val="001C515D"/>
     <w:rsid w:val="001D01FD"/>
     <w:rsid w:val="001D4A5A"/>
@@ -17844,58 +17808,60 @@
     <w:rsid w:val="002C3722"/>
     <w:rsid w:val="002C3D1A"/>
     <w:rsid w:val="002D217D"/>
     <w:rsid w:val="002D549E"/>
     <w:rsid w:val="002D7156"/>
     <w:rsid w:val="002D77CF"/>
     <w:rsid w:val="002D7E1E"/>
     <w:rsid w:val="002E5BBB"/>
     <w:rsid w:val="002E5F1B"/>
     <w:rsid w:val="002E6981"/>
     <w:rsid w:val="002E6BA8"/>
     <w:rsid w:val="002E7D08"/>
     <w:rsid w:val="002F2679"/>
     <w:rsid w:val="002F54AF"/>
     <w:rsid w:val="002F62B5"/>
     <w:rsid w:val="00300026"/>
     <w:rsid w:val="00303CF6"/>
     <w:rsid w:val="00307E5F"/>
     <w:rsid w:val="00311C93"/>
     <w:rsid w:val="00313C82"/>
     <w:rsid w:val="00314973"/>
     <w:rsid w:val="003161CC"/>
     <w:rsid w:val="00316418"/>
     <w:rsid w:val="00321749"/>
     <w:rsid w:val="003233ED"/>
+    <w:rsid w:val="00323935"/>
     <w:rsid w:val="00323C6E"/>
     <w:rsid w:val="00323E54"/>
     <w:rsid w:val="00324C2F"/>
     <w:rsid w:val="00330090"/>
     <w:rsid w:val="003339FD"/>
     <w:rsid w:val="00337CEE"/>
     <w:rsid w:val="0034097B"/>
     <w:rsid w:val="00341087"/>
+    <w:rsid w:val="00352E49"/>
     <w:rsid w:val="00354121"/>
     <w:rsid w:val="00361603"/>
     <w:rsid w:val="00364613"/>
     <w:rsid w:val="003659B1"/>
     <w:rsid w:val="00365E40"/>
     <w:rsid w:val="003669CA"/>
     <w:rsid w:val="00367929"/>
     <w:rsid w:val="0037197C"/>
     <w:rsid w:val="00377712"/>
     <w:rsid w:val="00377836"/>
     <w:rsid w:val="00384072"/>
     <w:rsid w:val="00394651"/>
     <w:rsid w:val="00395233"/>
     <w:rsid w:val="003959F6"/>
     <w:rsid w:val="00395FB8"/>
     <w:rsid w:val="0039642D"/>
     <w:rsid w:val="003A60C4"/>
     <w:rsid w:val="003A6F11"/>
     <w:rsid w:val="003B00CF"/>
     <w:rsid w:val="003B0B80"/>
     <w:rsid w:val="003B1CB8"/>
     <w:rsid w:val="003B1D49"/>
     <w:rsid w:val="003B4AA5"/>
     <w:rsid w:val="003C1459"/>
     <w:rsid w:val="003C268E"/>
@@ -17954,50 +17920,51 @@
     <w:rsid w:val="004E4557"/>
     <w:rsid w:val="004E4D25"/>
     <w:rsid w:val="004E7290"/>
     <w:rsid w:val="004F1744"/>
     <w:rsid w:val="004F2628"/>
     <w:rsid w:val="004F3A66"/>
     <w:rsid w:val="004F6C95"/>
     <w:rsid w:val="005051D2"/>
     <w:rsid w:val="00511971"/>
     <w:rsid w:val="00514D82"/>
     <w:rsid w:val="00515DD8"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="0052116C"/>
     <w:rsid w:val="005220E1"/>
     <w:rsid w:val="00522733"/>
     <w:rsid w:val="005252B2"/>
     <w:rsid w:val="005277DC"/>
     <w:rsid w:val="005308AA"/>
     <w:rsid w:val="0053181E"/>
     <w:rsid w:val="00531A92"/>
     <w:rsid w:val="00532223"/>
     <w:rsid w:val="0053505D"/>
     <w:rsid w:val="0053722B"/>
     <w:rsid w:val="00537E33"/>
     <w:rsid w:val="005407D1"/>
+    <w:rsid w:val="00540F9F"/>
     <w:rsid w:val="00543EC8"/>
     <w:rsid w:val="0054412C"/>
     <w:rsid w:val="005442D0"/>
     <w:rsid w:val="005445D8"/>
     <w:rsid w:val="0054608F"/>
     <w:rsid w:val="0054672D"/>
     <w:rsid w:val="00546C78"/>
     <w:rsid w:val="00547752"/>
     <w:rsid w:val="005554E2"/>
     <w:rsid w:val="00556D19"/>
     <w:rsid w:val="0055775D"/>
     <w:rsid w:val="00557E75"/>
     <w:rsid w:val="00557EE0"/>
     <w:rsid w:val="00557F48"/>
     <w:rsid w:val="00562CE1"/>
     <w:rsid w:val="00565497"/>
     <w:rsid w:val="0056559E"/>
     <w:rsid w:val="00566E8F"/>
     <w:rsid w:val="00567296"/>
     <w:rsid w:val="00571590"/>
     <w:rsid w:val="005752B0"/>
     <w:rsid w:val="0057548E"/>
     <w:rsid w:val="0057752F"/>
     <w:rsid w:val="0058142D"/>
     <w:rsid w:val="00586D9F"/>
@@ -18049,50 +18016,51 @@
     <w:rsid w:val="006939D6"/>
     <w:rsid w:val="0069708A"/>
     <w:rsid w:val="0069721A"/>
     <w:rsid w:val="006A16C9"/>
     <w:rsid w:val="006A7908"/>
     <w:rsid w:val="006B0020"/>
     <w:rsid w:val="006B098C"/>
     <w:rsid w:val="006B162B"/>
     <w:rsid w:val="006B5DE6"/>
     <w:rsid w:val="006C1319"/>
     <w:rsid w:val="006C16F3"/>
     <w:rsid w:val="006C4BA3"/>
     <w:rsid w:val="006C66AB"/>
     <w:rsid w:val="006C70D6"/>
     <w:rsid w:val="006D1310"/>
     <w:rsid w:val="006D4EFD"/>
     <w:rsid w:val="006D7DC1"/>
     <w:rsid w:val="006E2242"/>
     <w:rsid w:val="006F3925"/>
     <w:rsid w:val="006F66AB"/>
     <w:rsid w:val="006F7757"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="007030D4"/>
     <w:rsid w:val="0070537C"/>
     <w:rsid w:val="00706454"/>
+    <w:rsid w:val="00711767"/>
     <w:rsid w:val="00711B64"/>
     <w:rsid w:val="00713B27"/>
     <w:rsid w:val="0071700F"/>
     <w:rsid w:val="007205AC"/>
     <w:rsid w:val="00725CF7"/>
     <w:rsid w:val="0073760B"/>
     <w:rsid w:val="00741918"/>
     <w:rsid w:val="007441F2"/>
     <w:rsid w:val="00744622"/>
     <w:rsid w:val="007453E6"/>
     <w:rsid w:val="007461B1"/>
     <w:rsid w:val="0075181E"/>
     <w:rsid w:val="00752517"/>
     <w:rsid w:val="0076272E"/>
     <w:rsid w:val="00762D65"/>
     <w:rsid w:val="00765F9A"/>
     <w:rsid w:val="00770D85"/>
     <w:rsid w:val="00771097"/>
     <w:rsid w:val="00772763"/>
     <w:rsid w:val="007744A3"/>
     <w:rsid w:val="00784BCE"/>
     <w:rsid w:val="00786CFB"/>
     <w:rsid w:val="00791216"/>
     <w:rsid w:val="00792692"/>
     <w:rsid w:val="00794865"/>
@@ -18410,50 +18378,51 @@
     <w:rsid w:val="00D87ECA"/>
     <w:rsid w:val="00D96C2C"/>
     <w:rsid w:val="00D970A6"/>
     <w:rsid w:val="00DA46C7"/>
     <w:rsid w:val="00DA7182"/>
     <w:rsid w:val="00DB002A"/>
     <w:rsid w:val="00DB0429"/>
     <w:rsid w:val="00DB4300"/>
     <w:rsid w:val="00DB4F51"/>
     <w:rsid w:val="00DB7115"/>
     <w:rsid w:val="00DB792D"/>
     <w:rsid w:val="00DB7957"/>
     <w:rsid w:val="00DC03EC"/>
     <w:rsid w:val="00DC20AB"/>
     <w:rsid w:val="00DC6450"/>
     <w:rsid w:val="00DC6DF8"/>
     <w:rsid w:val="00DD20B1"/>
     <w:rsid w:val="00DD382B"/>
     <w:rsid w:val="00DE1639"/>
     <w:rsid w:val="00DE483B"/>
     <w:rsid w:val="00DE71F7"/>
     <w:rsid w:val="00DF2CB3"/>
     <w:rsid w:val="00DF46A2"/>
     <w:rsid w:val="00DF7B0C"/>
     <w:rsid w:val="00E1345D"/>
+    <w:rsid w:val="00E162B7"/>
     <w:rsid w:val="00E203D8"/>
     <w:rsid w:val="00E20F56"/>
     <w:rsid w:val="00E23E39"/>
     <w:rsid w:val="00E252D8"/>
     <w:rsid w:val="00E26BA8"/>
     <w:rsid w:val="00E26F47"/>
     <w:rsid w:val="00E30624"/>
     <w:rsid w:val="00E32503"/>
     <w:rsid w:val="00E35555"/>
     <w:rsid w:val="00E40B9A"/>
     <w:rsid w:val="00E41F79"/>
     <w:rsid w:val="00E53CF5"/>
     <w:rsid w:val="00E553E5"/>
     <w:rsid w:val="00E64AB4"/>
     <w:rsid w:val="00E6566B"/>
     <w:rsid w:val="00E7060B"/>
     <w:rsid w:val="00E7675A"/>
     <w:rsid w:val="00E853E2"/>
     <w:rsid w:val="00E85BD0"/>
     <w:rsid w:val="00E87E3E"/>
     <w:rsid w:val="00E91EF7"/>
     <w:rsid w:val="00E94C09"/>
     <w:rsid w:val="00E97933"/>
     <w:rsid w:val="00EA0D4B"/>
     <w:rsid w:val="00EA46EF"/>
@@ -22651,55 +22620,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100886399F21440F54B81A4893F74DA4F94" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="e569778da813ecea1372ac1a4b0758de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0190bee1-42b9-4362-9dc8-2229f310bd34" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bdb9322008432577ff9a91782b1386cb" ns3:_="">
     <xsd:import namespace="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -22861,138 +22831,138 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="0190bee1-42b9-4362-9dc8-2229f310bd34" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F6021A-35FD-40EB-9194-551C3E8CB06C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4594BC85-E9DB-4C9C-9C55-A3DB41B67FCC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E1555F1-A5D9-43E4-9610-E1CD7C9AFA90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4594BC85-E9DB-4C9C-9C55-A3DB41B67FCC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F6021A-35FD-40EB-9194-551C3E8CB06C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0190bee1-42b9-4362-9dc8-2229f310bd34"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D83B45F2-0324-4A98-BB64-14649D4E6553}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2588</Words>
-  <Characters>14084</Characters>
+  <Words>2378</Words>
+  <Characters>14298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>287</Lines>
-  <Paragraphs>106</Paragraphs>
+  <Lines>255</Lines>
+  <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16566</CharactersWithSpaces>
+  <CharactersWithSpaces>16572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>Eugênio Telles</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100886399F21440F54B81A4893F74DA4F94</vt:lpwstr>
   </property>
 </Properties>
 </file>